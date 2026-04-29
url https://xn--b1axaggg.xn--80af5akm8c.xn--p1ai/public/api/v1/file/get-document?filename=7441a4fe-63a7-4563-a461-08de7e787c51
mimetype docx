--- v0 (2026-03-10)
+++ v1 (2026-04-29)
@@ -207,85 +207,97 @@
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0021381B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>СОГЛАСИЕ НА ОБРАБОТКУ ПЕРСОНАЛЬНЫХ ДАННЫХ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60B3CCCF" w14:textId="2743CCAF" w:rsidR="001E6692" w:rsidRPr="001C0DE4" w:rsidRDefault="00057916" w:rsidP="001C0DE4">
+    <w:p w14:paraId="60B3CCCF" w14:textId="4190CFF7" w:rsidR="001E6692" w:rsidRPr="001C0DE4" w:rsidRDefault="00057916" w:rsidP="001C0DE4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:permStart w:id="2030380530" w:edGrp="everyone"/>
       <w:r w:rsidRPr="0021381B">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Я,____________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00DE1703" w:rsidRPr="0021381B">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_______________________________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="0021381B">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, паспорт серия ____</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE4D00">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>дата рождения:__________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021381B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>паспорт серия ____</w:t>
       </w:r>
       <w:r w:rsidR="00DE1703" w:rsidRPr="0021381B">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r w:rsidRPr="0021381B">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_ №___</w:t>
       </w:r>
       <w:r w:rsidR="00DE1703" w:rsidRPr="0021381B">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
       <w:r w:rsidRPr="0021381B">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>___ выдан «</w:t>
       </w:r>
@@ -1550,62 +1562,62 @@
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>г.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001E6692" w:rsidRPr="0021381B">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="539" w:right="626" w:bottom="540" w:left="840" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1125F42D" w14:textId="77777777" w:rsidR="006D4F0F" w:rsidRDefault="006D4F0F" w:rsidP="00DE1703">
+    <w:p w14:paraId="4BB46B63" w14:textId="77777777" w:rsidR="006D58D0" w:rsidRDefault="006D58D0" w:rsidP="00DE1703">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C774B60" w14:textId="77777777" w:rsidR="006D4F0F" w:rsidRDefault="006D4F0F" w:rsidP="00DE1703">
+    <w:p w14:paraId="0A84B35F" w14:textId="77777777" w:rsidR="006D58D0" w:rsidRDefault="006D58D0" w:rsidP="00DE1703">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -1723,62 +1735,62 @@
       <w:pStyle w:val="af5"/>
       <w:ind w:left="0" w:hanging="2"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="4B7FF7E4" w14:textId="77777777" w:rsidR="00DE1703" w:rsidRDefault="00DE1703">
     <w:pPr>
       <w:pStyle w:val="af5"/>
       <w:ind w:left="0" w:hanging="2"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3EDBF44A" w14:textId="77777777" w:rsidR="006D4F0F" w:rsidRDefault="006D4F0F" w:rsidP="00DE1703">
+    <w:p w14:paraId="5FB1D5FE" w14:textId="77777777" w:rsidR="006D58D0" w:rsidRDefault="006D58D0" w:rsidP="00DE1703">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C95F4C1" w14:textId="77777777" w:rsidR="006D4F0F" w:rsidRDefault="006D4F0F" w:rsidP="00DE1703">
+    <w:p w14:paraId="64135EDC" w14:textId="77777777" w:rsidR="006D58D0" w:rsidRDefault="006D58D0" w:rsidP="00DE1703">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="52E00535" w14:textId="77777777" w:rsidR="00DE1703" w:rsidRDefault="00DE1703">
     <w:pPr>
       <w:pStyle w:val="af3"/>
       <w:ind w:left="0" w:hanging="2"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
@@ -2068,60 +2080,62 @@
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001E6692"/>
     <w:rsid w:val="00057916"/>
     <w:rsid w:val="000A01CB"/>
     <w:rsid w:val="000E5CDB"/>
     <w:rsid w:val="00195804"/>
     <w:rsid w:val="00196A32"/>
     <w:rsid w:val="001C0DE4"/>
     <w:rsid w:val="001D0DC0"/>
     <w:rsid w:val="001E6692"/>
     <w:rsid w:val="0021381B"/>
     <w:rsid w:val="002B7F29"/>
     <w:rsid w:val="002E68F3"/>
     <w:rsid w:val="003A61B6"/>
     <w:rsid w:val="003C119F"/>
     <w:rsid w:val="004077BD"/>
     <w:rsid w:val="00473DCE"/>
     <w:rsid w:val="004A1CB3"/>
     <w:rsid w:val="006831AA"/>
     <w:rsid w:val="006B0FEB"/>
     <w:rsid w:val="006D4F0F"/>
+    <w:rsid w:val="006D58D0"/>
     <w:rsid w:val="00746020"/>
     <w:rsid w:val="0092658D"/>
     <w:rsid w:val="009826AC"/>
     <w:rsid w:val="0099697B"/>
     <w:rsid w:val="009A029E"/>
     <w:rsid w:val="00A875A7"/>
     <w:rsid w:val="00AA7422"/>
     <w:rsid w:val="00AB5F5F"/>
     <w:rsid w:val="00B438E8"/>
     <w:rsid w:val="00C63ED9"/>
+    <w:rsid w:val="00CE4D00"/>
     <w:rsid w:val="00D90DE1"/>
     <w:rsid w:val="00DC485A"/>
     <w:rsid w:val="00DE1703"/>
     <w:rsid w:val="00E711B0"/>
     <w:rsid w:val="00F7435D"/>
     <w:rsid w:val="00FE3BFE"/>
     <w:rsid w:val="00FF0240"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -3613,97 +3627,97 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mh4PTua8Q6UQCM4h6kYd7qFUWjL3g==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGwyDmguc3F2djJrbmNyaWQwMg5oLmJpbzU3dnQ1MmNzNDIOaC5jMTJxbHMxY2g1eDgyDmguNXJxaGw0OWh1ZXZwMg5oLjltZzZhd3Y2bjFiazIOaC5wNmo0MTJwa3U5bnYyDmgudDNkM3FycTBiaW92OAByITFaRXBCU2dMQWdtVGQxUHg4Zmk5YWl2am83TUlJaUJNYg==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44E60BD0-4F0B-4814-9D4A-41CB273FCA2E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44E60BD0-4F0B-4814-9D4A-41CB273FCA2E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>787</Words>
-  <Characters>4490</Characters>
+  <Words>793</Words>
+  <Characters>4524</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
   <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5267</CharactersWithSpaces>
+  <CharactersWithSpaces>5307</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Юля</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>